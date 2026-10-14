--- v1 (2025-11-24)
+++ v2 (2026-10-14)
@@ -9,51 +9,51 @@
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="2C35C9B3" w14:textId="3C06DF6C" w:rsidR="0093733D" w:rsidRPr="00A10508" w:rsidRDefault="009C1C19" w:rsidP="00020268">
       <w:pPr>
         <w:pStyle w:val="TitreArticle"/>
         <w:rPr>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A10508">
         <w:rPr>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">Titre </w:t>
       </w:r>
       <w:r w:rsidR="000C3BE3" w:rsidRPr="00A10508">
         <w:rPr>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>de l’article</w:t>
       </w:r>
       <w:r w:rsidR="00244CA3" w:rsidRPr="00A10508">
         <w:rPr>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -544,51 +544,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> en anglais</w:t>
       </w:r>
       <w:r w:rsidRPr="00A10508">
         <w:rPr>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>, quatrième mot-clé</w:t>
       </w:r>
       <w:r w:rsidR="007563A4" w:rsidRPr="00A10508">
         <w:rPr>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> en anglais</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="129F4AA1" w14:textId="77777777" w:rsidR="0093733D" w:rsidRPr="00A10508" w:rsidRDefault="000C3BE3" w:rsidP="00617169">
       <w:pPr>
         <w:pStyle w:val="Titre1"/>
       </w:pPr>
       <w:r w:rsidRPr="00A10508">
         <w:lastRenderedPageBreak/>
         <w:t>Introduction</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64F4353A" w14:textId="1C954830" w:rsidR="00167EED" w:rsidRPr="00A10508" w:rsidRDefault="00581DDF" w:rsidP="00167EED">
+    <w:p w14:paraId="3B43C892" w14:textId="7DC9B66C" w:rsidR="0091796F" w:rsidRPr="00A10508" w:rsidRDefault="00581DDF" w:rsidP="00167EED">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A10508">
         <w:rPr>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">Les « Styles » dans l’onglet « Accueil » de Word ont été modifiés pour correspondre aux styles évoqués </w:t>
       </w:r>
       <w:r w:rsidR="00E618D4" w:rsidRPr="00A10508">
         <w:rPr>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>dans ce document</w:t>
       </w:r>
       <w:r w:rsidRPr="00A10508">
         <w:rPr>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00167EED" w:rsidRPr="00A10508">
         <w:rPr>
@@ -814,62 +814,63 @@
       <w:r w:rsidRPr="00A10508">
         <w:rPr>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">Écrire le texte de l’introduction </w:t>
       </w:r>
       <w:r w:rsidR="000C3BE3" w:rsidRPr="00A10508">
         <w:rPr>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>ici Écrire le texte de l’introduction ici Écrire le texte de l’introduction ici Écrire le texte de l’introduction ici Écrire le texte de l’introduction ici Écrire le texte de l’introduction ici</w:t>
       </w:r>
       <w:r w:rsidR="003219DD" w:rsidRPr="00A10508">
         <w:rPr>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="000C3BE3" w:rsidRPr="00A10508">
         <w:rPr>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FC53D50" w14:textId="3FB362E6" w:rsidR="0093733D" w:rsidRPr="00A10508" w:rsidRDefault="00C87F8F" w:rsidP="00617169">
+    <w:p w14:paraId="5FC53D50" w14:textId="758C6102" w:rsidR="0093733D" w:rsidRPr="00A10508" w:rsidRDefault="00C87F8F" w:rsidP="00617169">
       <w:pPr>
         <w:pStyle w:val="Titre1"/>
       </w:pPr>
       <w:r w:rsidRPr="00A10508">
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
-      <w:r w:rsidR="00617169" w:rsidRPr="00A10508">
+      <w:r w:rsidR="00235EFF">
         <w:tab/>
+        <w:t>T</w:t>
       </w:r>
       <w:r w:rsidR="0095166F" w:rsidRPr="00A10508">
-        <w:t>Titre </w:t>
+        <w:t>itre </w:t>
       </w:r>
       <w:r w:rsidR="004F40D7" w:rsidRPr="00A10508">
         <w:t xml:space="preserve">de niveau </w:t>
       </w:r>
       <w:r w:rsidR="000C3BE3" w:rsidRPr="00A10508">
         <w:t>1</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="01365E31" w14:textId="5FFD04A9" w:rsidR="00EF07FD" w:rsidRPr="00A10508" w:rsidRDefault="00EF07FD" w:rsidP="00167EED">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A10508">
         <w:rPr>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Pour écrire le titre d’une section de premier niveau, il faut utiliser le style « Titre</w:t>
       </w:r>
       <w:r w:rsidR="0095166F" w:rsidRPr="00A10508">
         <w:rPr>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t> </w:t>
@@ -1247,144 +1248,378 @@
         <w:rPr>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A10508">
         <w:rPr>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Les guillemets sont utilisés pour mettre l’accent sur un mot ou une expression.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="15B38396" w14:textId="77777777" w:rsidR="00224169" w:rsidRPr="00A10508" w:rsidRDefault="00224169" w:rsidP="00224169">
       <w:pPr>
         <w:pStyle w:val="DcalNiv1"/>
         <w:rPr>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A10508">
         <w:rPr>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Les guillemets utilisés sont les guillemets français (« … »), sauf dans le cas d’une citation imbriquée dans une citation, où il faut utiliser les guillemets anglais ("…").</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22CBC4D2" w14:textId="77777777" w:rsidR="00224169" w:rsidRPr="00A10508" w:rsidRDefault="00224169" w:rsidP="00224169">
+    <w:p w14:paraId="17E9D160" w14:textId="77777777" w:rsidR="00EC6C8F" w:rsidRPr="00EC6C8F" w:rsidRDefault="00BE2B5F" w:rsidP="00EC6C8F">
+      <w:pPr>
+        <w:pStyle w:val="DcalNiv1nombres"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC6C8F">
+        <w:t>Décal_Niv1 avec nombres</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="726BC15E" w14:textId="159BDFEA" w:rsidR="00BE2B5F" w:rsidRPr="00EC6C8F" w:rsidRDefault="00BE2B5F" w:rsidP="00EC6C8F">
+      <w:pPr>
+        <w:pStyle w:val="DcalNiv1nombres"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC6C8F">
+        <w:t>Décal_Niv1 avec nombres</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22CBC4D2" w14:textId="0A295C5A" w:rsidR="00224169" w:rsidRPr="00A10508" w:rsidRDefault="00224169" w:rsidP="00224169">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A10508">
         <w:rPr>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Pour écrire une partie du texte avec un décalage de deuxième niveau, il faut utiliser le style « Décal_Niv2 », comme c’est le cas dans la présentation de remarques liées à l’écriture des nombres et des formules mathématiques :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E4A7005" w14:textId="77777777" w:rsidR="00224169" w:rsidRPr="00A10508" w:rsidRDefault="00224169" w:rsidP="00224169">
       <w:pPr>
         <w:pStyle w:val="DcalNiv2"/>
         <w:rPr>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A10508">
         <w:rPr>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">Une espace insécable doit être insérée entre un nombre et un symbole utilisé pour représenter une unité de mesure (par exemple, 10 m ou 14 h). </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08B877D1" w14:textId="77777777" w:rsidR="00224169" w:rsidRPr="00A10508" w:rsidRDefault="00224169" w:rsidP="00224169">
+    <w:p w14:paraId="08B877D1" w14:textId="77777777" w:rsidR="00224169" w:rsidRDefault="00224169" w:rsidP="00224169">
       <w:pPr>
         <w:pStyle w:val="DcalNiv2"/>
         <w:rPr>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A10508">
         <w:rPr>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">Il est recommandé d’utiliser l’outil des équations de Word pour présenter des formules mathématiques dans le texte. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CA0246C" w14:textId="6431594C" w:rsidR="00F53A6A" w:rsidRPr="00A10508" w:rsidRDefault="00F53A6A" w:rsidP="006C1AE3">
+    <w:p w14:paraId="7037998A" w14:textId="2C6E9786" w:rsidR="00DC2DBC" w:rsidRPr="00EC6C8F" w:rsidRDefault="00DC2DBC" w:rsidP="00EC6C8F">
+      <w:pPr>
+        <w:pStyle w:val="DcalNiv2nombres"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC6C8F">
+        <w:t>Décal_Niv2 avec nombres</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="200A46DC" w14:textId="0A1CAC1B" w:rsidR="00DC2DBC" w:rsidRPr="00EC6C8F" w:rsidRDefault="00DC2DBC" w:rsidP="00EC6C8F">
+      <w:pPr>
+        <w:pStyle w:val="DcalNiv2nombres"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC6C8F">
+        <w:t>Décal_Niv2 avec nombres</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="302AACE5" w14:textId="77777777" w:rsidR="00DC2DBC" w:rsidRPr="00A10508" w:rsidRDefault="00DC2DBC" w:rsidP="00DC2DBC">
+      <w:pPr>
+        <w:pStyle w:val="DcalNiv2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="1440"/>
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3CA0246C" w14:textId="1D714AA9" w:rsidR="00F53A6A" w:rsidRPr="00A10508" w:rsidRDefault="00F53A6A" w:rsidP="006C1AE3">
       <w:pPr>
         <w:pStyle w:val="Titre1"/>
       </w:pPr>
       <w:r w:rsidRPr="00A10508">
         <w:lastRenderedPageBreak/>
         <w:t>2.</w:t>
       </w:r>
       <w:r w:rsidR="00EC3FAA" w:rsidRPr="00A10508">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00224169" w:rsidRPr="00A10508">
-        <w:t>Notes et citations</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="12829165" w14:textId="77777777" w:rsidR="006B0E3D" w:rsidRPr="00A10508" w:rsidRDefault="00B31AB1" w:rsidP="003C505C">
+        <w:t>Notes</w:t>
+      </w:r>
+      <w:r w:rsidR="002168C2">
+        <w:t>, liens et</w:t>
+      </w:r>
+      <w:r w:rsidR="00224169" w:rsidRPr="00A10508">
+        <w:t xml:space="preserve"> citations</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12829165" w14:textId="77777777" w:rsidR="006B0E3D" w:rsidRDefault="00B31AB1" w:rsidP="003C505C">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A10508">
         <w:rPr>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Pour ajouter une note de bas de page</w:t>
       </w:r>
       <w:r w:rsidRPr="00A10508">
         <w:rPr>
           <w:rStyle w:val="Appelnotedebasdep"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
       <w:r w:rsidRPr="00A10508">
         <w:rPr>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> (les notes de fin de texte ne sont pas permises), il faut utiliser le style « </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A10508">
         <w:rPr>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Notes_bas_page</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A10508">
         <w:rPr>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t> » et une numérotation continue pour votre texte.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14BC8195" w14:textId="656D0B79" w:rsidR="002168C2" w:rsidRPr="00A10508" w:rsidRDefault="002168C2" w:rsidP="003C505C">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pour </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC2966">
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">faire référence à </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>un lien</w:t>
+      </w:r>
+      <w:r w:rsidR="00881108">
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> hypertexte</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC2966">
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">qui mène la personne lectrice </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>vers un site internet ou un document</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC2966">
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> externe</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, il faut </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC2966">
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>procéder</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB71F6">
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de la même manière que </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC2966">
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pour </w:t>
+      </w:r>
+      <w:r w:rsidR="00F32802">
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">les </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB71F6">
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>autre</w:t>
+      </w:r>
+      <w:r w:rsidR="00F32802">
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB71F6">
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> référence</w:t>
+      </w:r>
+      <w:r w:rsidR="00F32802">
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">s, </w:t>
+      </w:r>
+      <w:r w:rsidR="003F05FC">
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>soit</w:t>
+      </w:r>
+      <w:r w:rsidR="00F32802">
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ajout</w:t>
+      </w:r>
+      <w:r w:rsidR="003F05FC">
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>er</w:t>
+      </w:r>
+      <w:r w:rsidR="00F32802">
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dans le texte la mention</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB71F6">
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00DB71F6">
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>Auteur·e</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00DB71F6">
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Année), </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC2966">
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">puis </w:t>
+      </w:r>
+      <w:r w:rsidR="003F05FC">
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">inclure </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC2966">
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">le lien dans la </w:t>
+      </w:r>
+      <w:r w:rsidR="00F32802">
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">référence complète, dans la </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC2966">
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">section « Références ». </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A6C4FAC" w14:textId="44E74820" w:rsidR="003C505C" w:rsidRPr="00A10508" w:rsidRDefault="006B0E3D" w:rsidP="003C505C">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A10508">
         <w:rPr>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Pour écrire une</w:t>
       </w:r>
       <w:r w:rsidR="004E739B" w:rsidRPr="00A10508">
         <w:rPr>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> citation de moins de 40 mots</w:t>
       </w:r>
       <w:r w:rsidRPr="00A10508">
         <w:rPr>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">, il faut utiliser </w:t>
@@ -1590,51 +1825,51 @@
         <w:rPr>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A10508">
         <w:rPr>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>x, traduction libre</w:t>
       </w:r>
       <w:r w:rsidR="007F4E54" w:rsidRPr="00A10508">
         <w:rPr>
           <w:rStyle w:val="Appelnotedebasdep"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
       <w:r w:rsidRPr="00A10508">
         <w:rPr>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DE1CEA7" w14:textId="57B6AAA9" w:rsidR="00DD30AB" w:rsidRPr="00A10508" w:rsidRDefault="00D900B3" w:rsidP="009B4A7D">
+    <w:p w14:paraId="1DE1CEA7" w14:textId="57B6AAA9" w:rsidR="00DD30AB" w:rsidRDefault="00D900B3" w:rsidP="009B4A7D">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A10508">
         <w:rPr>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">Les propos de personnes participantes </w:t>
       </w:r>
       <w:r w:rsidR="00A30F10" w:rsidRPr="00A10508">
         <w:rPr>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">(verbatim) </w:t>
       </w:r>
       <w:r w:rsidRPr="00A10508">
         <w:rPr>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>doivent être traités de la même manière que des citations</w:t>
       </w:r>
       <w:r w:rsidR="0099078C" w:rsidRPr="00A10508">
         <w:rPr>
@@ -1714,50 +1949,51 @@
       <w:r w:rsidRPr="00A10508">
         <w:rPr>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> titre ». </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="75816462" w14:textId="2DD12670" w:rsidR="005C366F" w:rsidRPr="00A10508" w:rsidRDefault="00EF07FD" w:rsidP="005C366F">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A10508">
         <w:rPr>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">Écrire le texte de l’article ici Écrire le texte de l’article ici Écrire le texte de l’article ici Écrire le texte de l’article ici Écrire le texte de l’article ici </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77BCB6A8" w14:textId="421F95A5" w:rsidR="006535D2" w:rsidRPr="00A10508" w:rsidRDefault="001645A7" w:rsidP="006C1AE3">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
       <w:r w:rsidRPr="00A10508">
+        <w:lastRenderedPageBreak/>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="000F02FC" w:rsidRPr="00A10508">
         <w:t>.1</w:t>
       </w:r>
       <w:r w:rsidR="00EC3FAA" w:rsidRPr="00A10508">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="006535D2" w:rsidRPr="00A10508">
         <w:t>Exemple d’un tableau</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B559B7A" w14:textId="77777777" w:rsidR="00792B83" w:rsidRPr="00A10508" w:rsidRDefault="00692DEA" w:rsidP="00015D76">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A10508">
         <w:rPr>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Pour écrire le titre d’un tableau, il faut utiliser le style « </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
@@ -1787,51 +2023,50 @@
         <w:t xml:space="preserve"> aligné à gauche de celui-ci. </w:t>
       </w:r>
       <w:r w:rsidR="009F32CD" w:rsidRPr="00A10508">
         <w:rPr>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>La numération des tableaux doit être continue tout au long du texte.</w:t>
       </w:r>
       <w:r w:rsidR="00015D76" w:rsidRPr="00A10508">
         <w:rPr>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="165DC2D9" w14:textId="794BDFF4" w:rsidR="00015D76" w:rsidRPr="00A10508" w:rsidRDefault="00015D76" w:rsidP="00015D76">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A10508">
         <w:rPr>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Pour inclure un tableau ou une figure qui </w:t>
       </w:r>
       <w:r w:rsidR="00566DBD" w:rsidRPr="00A10508">
         <w:rPr>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="00A10508">
         <w:rPr>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> déjà été publié ailleurs, il faut en citer la référence</w:t>
       </w:r>
       <w:r w:rsidR="00792B83" w:rsidRPr="00A10508">
         <w:rPr>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> dans l</w:t>
       </w:r>
       <w:r w:rsidR="00566DBD" w:rsidRPr="00A10508">
         <w:rPr>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>e</w:t>
@@ -2130,115 +2365,316 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A10508">
               <w:rPr>
                 <w:lang w:val="fr-CA"/>
               </w:rPr>
               <w:t xml:space="preserve">Texte tableau texte tableau texte tableau texte tableau </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2877" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="43958640" w14:textId="77777777" w:rsidR="0093733D" w:rsidRPr="00A10508" w:rsidRDefault="0093733D" w:rsidP="006C1AE3">
             <w:pPr>
               <w:pStyle w:val="TablTexte"/>
               <w:keepNext/>
               <w:rPr>
                 <w:lang w:val="fr-CA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0093733D" w:rsidRPr="00A10508" w14:paraId="17BFF687" w14:textId="77777777" w:rsidTr="006535D2">
+      <w:tr w:rsidR="0093733D" w:rsidRPr="00A10508" w14:paraId="17BFF687" w14:textId="77777777" w:rsidTr="008F552A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2876" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="37EF48E5" w14:textId="77777777" w:rsidR="0093733D" w:rsidRPr="00A10508" w:rsidRDefault="0093733D" w:rsidP="006C1AE3">
             <w:pPr>
               <w:pStyle w:val="TablTexte"/>
               <w:keepNext/>
               <w:rPr>
                 <w:lang w:val="fr-CA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2877" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="71CC5174" w14:textId="77777777" w:rsidR="0093733D" w:rsidRPr="00A10508" w:rsidRDefault="0093733D" w:rsidP="006C1AE3">
             <w:pPr>
               <w:pStyle w:val="TablTexte"/>
               <w:keepNext/>
               <w:rPr>
                 <w:lang w:val="fr-CA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2877" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="465DCE4B" w14:textId="3A84F82D" w:rsidR="0093733D" w:rsidRPr="00A10508" w:rsidRDefault="006535D2" w:rsidP="006C1AE3">
             <w:pPr>
               <w:pStyle w:val="TablTexte"/>
               <w:keepNext/>
               <w:rPr>
                 <w:lang w:val="fr-CA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A10508">
               <w:rPr>
                 <w:lang w:val="fr-CA"/>
               </w:rPr>
               <w:t xml:space="preserve">Texte tableau texte tableau texte tableau texte tableau </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr w:rsidR="008F552A" w:rsidRPr="00A10508" w14:paraId="4D51E828" w14:textId="77777777" w:rsidTr="008F552A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2876" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="656F4440" w14:textId="182B0374" w:rsidR="008F552A" w:rsidRPr="00A10508" w:rsidRDefault="008F552A" w:rsidP="008F552A">
+            <w:pPr>
+              <w:pStyle w:val="TablTexte"/>
+              <w:keepNext/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:lang w:val="fr-CA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="fr-CA"/>
+              </w:rPr>
+              <w:t>1234</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2877" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="789A3FC3" w14:textId="08B4125D" w:rsidR="008F552A" w:rsidRPr="00A10508" w:rsidRDefault="008F552A" w:rsidP="008F552A">
+            <w:pPr>
+              <w:pStyle w:val="TablTexte"/>
+              <w:keepNext/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:lang w:val="fr-CA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="fr-CA"/>
+              </w:rPr>
+              <w:t>1234</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2877" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="508D06FD" w14:textId="4D8E98C4" w:rsidR="008F552A" w:rsidRPr="00A10508" w:rsidRDefault="008F552A" w:rsidP="008F552A">
+            <w:pPr>
+              <w:pStyle w:val="TablTexte"/>
+              <w:keepNext/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:lang w:val="fr-CA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="fr-CA"/>
+              </w:rPr>
+              <w:t>1234</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008F552A" w:rsidRPr="00A10508" w14:paraId="0EE52F38" w14:textId="77777777" w:rsidTr="008F552A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2876" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="571C060D" w14:textId="77777777" w:rsidR="008F552A" w:rsidRPr="00A10508" w:rsidRDefault="008F552A" w:rsidP="00DE2496">
+            <w:pPr>
+              <w:pStyle w:val="TablTexte"/>
+              <w:keepNext/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:lang w:val="fr-CA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="fr-CA"/>
+              </w:rPr>
+              <w:t>1234</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2877" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6920F850" w14:textId="77777777" w:rsidR="008F552A" w:rsidRPr="00A10508" w:rsidRDefault="008F552A" w:rsidP="00DE2496">
+            <w:pPr>
+              <w:pStyle w:val="TablTexte"/>
+              <w:keepNext/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:lang w:val="fr-CA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="fr-CA"/>
+              </w:rPr>
+              <w:t>1234</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2877" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="30E2FBDE" w14:textId="77777777" w:rsidR="008F552A" w:rsidRPr="00A10508" w:rsidRDefault="008F552A" w:rsidP="00DE2496">
+            <w:pPr>
+              <w:pStyle w:val="TablTexte"/>
+              <w:keepNext/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:lang w:val="fr-CA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="fr-CA"/>
+              </w:rPr>
+              <w:t>1234</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
-    <w:p w14:paraId="65FB7FCB" w14:textId="77777777" w:rsidR="001645A7" w:rsidRPr="00A10508" w:rsidRDefault="001645A7" w:rsidP="00167EED">
-[...12 lines deleted...]
-      <w:r w:rsidRPr="00A10508">
+    <w:p w14:paraId="0C379132" w14:textId="77777777" w:rsidR="008F552A" w:rsidRDefault="008F552A" w:rsidP="00846CA1">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7BEA62A4" w14:textId="09513A55" w:rsidR="00846CA1" w:rsidRPr="00A10508" w:rsidRDefault="004821E8" w:rsidP="00846CA1">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004821E8">
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Une référence explicite </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">au tableau </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004821E8">
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>doit se trouver dans le texte (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>tableau</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004821E8">
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1). </w:t>
+      </w:r>
+      <w:r w:rsidR="00846CA1" w:rsidRPr="00A10508">
         <w:rPr>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">La structure du tableau n’a pas de lignes verticales, mais seulement des lignes horizontales (voir tableau 1). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="69D71DBE" w14:textId="77777777" w:rsidR="00846CA1" w:rsidRPr="00A10508" w:rsidRDefault="00846CA1" w:rsidP="00846CA1">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A10508">
         <w:rPr>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Dans le tableau, il faut utiliser le style « </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A10508">
         <w:rPr>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Tabl_Texte</w:t>
       </w:r>
@@ -2321,110 +2757,113 @@
       <w:r w:rsidR="003B5EB4" w:rsidRPr="00A10508">
         <w:rPr>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> et centré</w:t>
       </w:r>
       <w:r w:rsidR="00692DEA" w:rsidRPr="00A10508">
         <w:rPr>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="009F32CD" w:rsidRPr="00A10508">
         <w:rPr>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> La numération des figures doit être continue tout au long du texte.</w:t>
       </w:r>
       <w:r w:rsidR="004B1941" w:rsidRPr="00A10508">
         <w:rPr>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46C5069E" w14:textId="77777777" w:rsidR="00886A8A" w:rsidRPr="00A10508" w:rsidRDefault="00886A8A" w:rsidP="00222EC9">
+    <w:p w14:paraId="46C5069E" w14:textId="77777777" w:rsidR="00886A8A" w:rsidRPr="00A10508" w:rsidRDefault="00886A8A" w:rsidP="005A32FD">
       <w:pPr>
         <w:pStyle w:val="Figure"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00A10508">
+        <w:keepNext/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A10508">
+        <w:lastRenderedPageBreak/>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="610F3327" wp14:editId="222354B9">
-[...1 lines deleted...]
-            <wp:effectExtent l="0" t="0" r="4445" b="7620"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="610F3327" wp14:editId="38ACB1CD">
+            <wp:extent cx="2304000" cy="1530935"/>
+            <wp:effectExtent l="0" t="0" r="1270" b="0"/>
             <wp:docPr id="3" name="Image 3"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name="école-crayons-à-papier-images-photos-gratuites-libres-de-droits.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId10" cstate="print">
                       <a:extLst>
                         <a:ext uri="{BEBA8EAE-BF5A-486C-A8C5-ECC9F3942E4B}">
                           <a14:imgProps xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                             <a14:imgLayer r:embed="rId11">
                               <a14:imgEffect>
                                 <a14:brightnessContrast bright="-5000"/>
                               </a14:imgEffect>
                             </a14:imgLayer>
                           </a14:imgProps>
                         </a:ext>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="2012679" cy="1337360"/>
+                      <a:ext cx="2304000" cy="1530935"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F9BA4D5" w14:textId="425DBAC8" w:rsidR="00886A8A" w:rsidRPr="00A10508" w:rsidRDefault="00886A8A" w:rsidP="00886A8A">
+    <w:p w14:paraId="0F9BA4D5" w14:textId="425DBAC8" w:rsidR="00886A8A" w:rsidRPr="00A10508" w:rsidRDefault="00886A8A" w:rsidP="005A32FD">
       <w:pPr>
         <w:pStyle w:val="FigTitre"/>
+        <w:keepNext/>
         <w:rPr>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A10508">
         <w:rPr>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Figure 1</w:t>
       </w:r>
       <w:r w:rsidR="003502B5">
         <w:rPr>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00A10508">
         <w:rPr>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00BD1941">
         <w:rPr>
           <w:lang w:val="fr-CA"/>
@@ -2454,837 +2893,807 @@
       <w:r w:rsidR="00DF10B2" w:rsidRPr="00A10508">
         <w:rPr>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Personne a</w:t>
       </w:r>
       <w:r w:rsidR="0085700A" w:rsidRPr="00A10508">
         <w:rPr>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>uteur</w:t>
       </w:r>
       <w:r w:rsidR="00DF10B2" w:rsidRPr="00A10508">
         <w:rPr>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidR="0085700A" w:rsidRPr="00A10508">
         <w:rPr>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>, Année, p. x)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A110919" w14:textId="1E30B3C2" w:rsidR="00EF07FD" w:rsidRPr="00A10508" w:rsidRDefault="00F05772" w:rsidP="00167EED">
-[...9 lines deleted...]
-        <w:t>La figure présentée dans le texte ne doit pas être encadrée</w:t>
+    <w:p w14:paraId="5A110919" w14:textId="0DD7D465" w:rsidR="00EF07FD" w:rsidRPr="00A10508" w:rsidRDefault="004821E8" w:rsidP="00167EED">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Une référence explicite à la figure doit se trouver dans le texte </w:t>
+      </w:r>
+      <w:r w:rsidR="000F02FC" w:rsidRPr="00A10508">
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>(figure 1)</w:t>
+      </w:r>
+      <w:r w:rsidR="00F05772" w:rsidRPr="00A10508">
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A10508">
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>La figure présentée dans le texte ne doit pas être encadrée et elle doit être centrée</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00C87F8F" w:rsidRPr="00A10508">
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dans le cas de plusieurs </w:t>
+      </w:r>
+      <w:r w:rsidR="00D12B46" w:rsidRPr="00A10508">
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>figures</w:t>
+      </w:r>
+      <w:r w:rsidR="00C87F8F" w:rsidRPr="00A10508">
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> côtes-à-côtes, elles doivent être centrées et réparties également. L’image </w:t>
+      </w:r>
+      <w:r w:rsidR="00F05772" w:rsidRPr="00A10508">
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">doit avoir une </w:t>
       </w:r>
       <w:r w:rsidR="003B5EB4" w:rsidRPr="00A10508">
         <w:rPr>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> et</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> elle doit être centrée</w:t>
+        <w:t xml:space="preserve">bonne </w:t>
+      </w:r>
+      <w:r w:rsidR="00F05772" w:rsidRPr="00A10508">
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>qualité de définition et elle doit respecter la p</w:t>
       </w:r>
       <w:r w:rsidR="000F02FC" w:rsidRPr="00A10508">
         <w:rPr>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (figure 1)</w:t>
-[...41 lines deleted...]
-        <w:t>qualité de définition et elle doit respecter la p</w:t>
+        <w:t>roportion de l’image originale.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A854C6D" w14:textId="2026BA14" w:rsidR="009F32CD" w:rsidRPr="00A10508" w:rsidRDefault="009F32CD" w:rsidP="00617169">
+      <w:pPr>
+        <w:pStyle w:val="Titre1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A10508">
+        <w:t>Conclusion</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6909F517" w14:textId="632F735F" w:rsidR="009F32CD" w:rsidRPr="00A10508" w:rsidRDefault="009F32CD" w:rsidP="00167EED">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A10508">
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Écrire le texte de l’article ici Écrire le texte de l’article ici Écrire le texte de l’article ici Écrire le texte de l’article ici Écrire le texte de l’article ici </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="622889C9" w14:textId="584D58CC" w:rsidR="0093733D" w:rsidRPr="00A10508" w:rsidRDefault="000C3BE3" w:rsidP="00617169">
+      <w:pPr>
+        <w:pStyle w:val="Titre1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A10508">
+        <w:t xml:space="preserve">Références </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1638FB4B" w14:textId="2D7C908D" w:rsidR="00E511DC" w:rsidRPr="00A10508" w:rsidRDefault="00E511DC" w:rsidP="00167EED">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A10508">
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>Les références incluses dans la section « Références » sont uniquement celles évoquées explicitement dans le texte. Pour les présenter dans cette section, il faut utiliser le style « Références ».</w:t>
+      </w:r>
+      <w:r w:rsidR="002168C2">
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E727C42" w14:textId="0A42FCB8" w:rsidR="00442FEC" w:rsidRPr="00A10508" w:rsidRDefault="00293636" w:rsidP="00167EED">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A10508">
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>Sauf avis contraire, le</w:t>
+      </w:r>
+      <w:r w:rsidR="00945B90" w:rsidRPr="00A10508">
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> format des</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A10508">
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> références respecte les normes de l’APA 7.</w:t>
+      </w:r>
+      <w:r w:rsidR="00195AC8" w:rsidRPr="00A10508">
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ces normes </w:t>
+      </w:r>
+      <w:r w:rsidR="00D655C0" w:rsidRPr="00A10508">
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>sont</w:t>
+      </w:r>
+      <w:r w:rsidR="00195AC8" w:rsidRPr="00A10508">
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> adaptées à la langue française</w:t>
+      </w:r>
+      <w:r w:rsidR="005D6BB8" w:rsidRPr="00A10508">
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>, y compris pour les références dans une autre langue que le français.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A10508">
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00945B90" w:rsidRPr="00A10508">
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>Il est possible de consulter ces norme</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD74C1" w:rsidRPr="00A10508">
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">s en </w:t>
+      </w:r>
+      <w:r w:rsidR="00442FEC" w:rsidRPr="00A10508">
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">se référant </w:t>
+      </w:r>
+      <w:r w:rsidR="009D74AD" w:rsidRPr="00A10508">
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>au</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD74C1" w:rsidRPr="00A10508">
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FB1D6B" w:rsidRPr="00A10508">
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">guide </w:t>
+      </w:r>
+      <w:r w:rsidR="009D74AD" w:rsidRPr="00A10508">
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>de l’Université de Montréal (</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB1D6B" w:rsidRPr="00A10508">
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>2020).</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE610B" w:rsidRPr="00A10508">
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A10508">
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00152059">
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>Quelques exemples sont présentés à la page suivante.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="709B5591" w14:textId="77D68E72" w:rsidR="00CA62BE" w:rsidRPr="00A10508" w:rsidRDefault="00CE610B" w:rsidP="00167EED">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A10508">
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>L’équipe de la RQDM s’engage</w:t>
+      </w:r>
+      <w:r w:rsidR="00293636" w:rsidRPr="00A10508">
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> à faire une révision pour uniformiser la présentation des références, mais le</w:t>
+      </w:r>
+      <w:r w:rsidR="00101B41" w:rsidRPr="00A10508">
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>ur</w:t>
+      </w:r>
+      <w:r w:rsidR="00293636" w:rsidRPr="00A10508">
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> contenu relève de la responsabilité des </w:t>
+      </w:r>
+      <w:r w:rsidR="00101B41" w:rsidRPr="00A10508">
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">personnes </w:t>
+      </w:r>
+      <w:r w:rsidR="00293636" w:rsidRPr="00A10508">
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>auteur</w:t>
+      </w:r>
+      <w:r w:rsidR="00101B41" w:rsidRPr="00A10508">
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidR="00293636" w:rsidRPr="00A10508">
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>s.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="483ACC52" w14:textId="1D5DD0B9" w:rsidR="00E43277" w:rsidRPr="00A10508" w:rsidRDefault="009B1DB9" w:rsidP="00167EED">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A10508">
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>Les références doivent être présentées p</w:t>
+      </w:r>
+      <w:r w:rsidR="00E43277" w:rsidRPr="00A10508">
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>ar ordre alphabétique</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A10508">
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et, </w:t>
+      </w:r>
+      <w:r w:rsidR="00E43277" w:rsidRPr="00A10508">
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A10508">
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">’il y a </w:t>
+      </w:r>
+      <w:r w:rsidR="00E43277" w:rsidRPr="00A10508">
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>plusieurs textes d</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF10B2" w:rsidRPr="00A10508">
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>e la</w:t>
+      </w:r>
+      <w:r w:rsidR="00E43277" w:rsidRPr="00A10508">
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> même </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF10B2" w:rsidRPr="00A10508">
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">personne </w:t>
+      </w:r>
+      <w:r w:rsidR="00E43277" w:rsidRPr="00A10508">
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>auteur</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF10B2" w:rsidRPr="00A10508">
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidR="00E43277" w:rsidRPr="00A10508">
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A10508">
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ceux-ci doivent être </w:t>
+      </w:r>
+      <w:r w:rsidR="00E54002" w:rsidRPr="00A10508">
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ordonnés </w:t>
+      </w:r>
+      <w:r w:rsidR="00E43277" w:rsidRPr="00A10508">
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>par année</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A10508">
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> du plus vieux jusqu’</w:t>
       </w:r>
       <w:r w:rsidR="000F02FC" w:rsidRPr="00A10508">
         <w:rPr>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
-        <w:t>roportion de l’image originale.</w:t>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00A10508">
+        <w:t>au</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A10508">
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> plus jeune</w:t>
+      </w:r>
+      <w:r w:rsidR="00E43277" w:rsidRPr="00A10508">
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>. S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A10508">
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">’il y a </w:t>
+      </w:r>
+      <w:r w:rsidR="00E43277" w:rsidRPr="00A10508">
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>plusieurs textes d</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF10B2" w:rsidRPr="00A10508">
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>e la</w:t>
+      </w:r>
+      <w:r w:rsidR="00E43277" w:rsidRPr="00A10508">
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> même </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF10B2" w:rsidRPr="00A10508">
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">personne </w:t>
+      </w:r>
+      <w:r w:rsidR="00E43277" w:rsidRPr="00A10508">
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>auteur</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF10B2" w:rsidRPr="00A10508">
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidR="00E43277" w:rsidRPr="00A10508">
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> avec d’autres </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF10B2" w:rsidRPr="00A10508">
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">personnes </w:t>
+      </w:r>
+      <w:r w:rsidR="00E43277" w:rsidRPr="00A10508">
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>auteur</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF10B2" w:rsidRPr="00A10508">
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidR="00E43277" w:rsidRPr="00A10508">
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>s différent</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF10B2" w:rsidRPr="00A10508">
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidR="00E43277" w:rsidRPr="00A10508">
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="004F6622" w:rsidRPr="00A10508">
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t> :</w:t>
+      </w:r>
+      <w:r w:rsidR="00E43277" w:rsidRPr="00A10508">
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F05772" w:rsidRPr="00A10508">
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">il faut d’abord </w:t>
+      </w:r>
+      <w:r w:rsidR="00E43277" w:rsidRPr="00A10508">
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">mettre </w:t>
+      </w:r>
+      <w:r w:rsidR="00F05772" w:rsidRPr="00A10508">
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">le texte de </w:t>
+      </w:r>
+      <w:r w:rsidR="00E43277" w:rsidRPr="00A10508">
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>l</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF10B2" w:rsidRPr="00A10508">
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a personne </w:t>
+      </w:r>
+      <w:r w:rsidR="00E43277" w:rsidRPr="00A10508">
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>auteur</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF10B2" w:rsidRPr="00A10508">
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidR="00E43277" w:rsidRPr="00A10508">
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> seul</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF10B2" w:rsidRPr="00A10508">
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidR="00E43277" w:rsidRPr="00A10508">
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> le cas échéant</w:t>
+      </w:r>
+      <w:r w:rsidR="00F05772" w:rsidRPr="00A10508">
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00E43277" w:rsidRPr="00A10508">
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> puis </w:t>
+      </w:r>
+      <w:r w:rsidR="00F05772" w:rsidRPr="00A10508">
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">les autres textes </w:t>
+      </w:r>
+      <w:r w:rsidR="00E43277" w:rsidRPr="00A10508">
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>par ordre alphabétique</w:t>
+      </w:r>
+      <w:r w:rsidR="00C82382" w:rsidRPr="00A10508">
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de noms des </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF10B2" w:rsidRPr="00A10508">
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">personnes </w:t>
+      </w:r>
+      <w:r w:rsidR="00C82382" w:rsidRPr="00A10508">
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>auteur</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF10B2" w:rsidRPr="00A10508">
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidR="00C82382" w:rsidRPr="00A10508">
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00E43277" w:rsidRPr="00A10508">
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="229BF578" w14:textId="725153F7" w:rsidR="00021DA2" w:rsidRPr="00A10508" w:rsidRDefault="00FA3126" w:rsidP="00167EED">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A10508">
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>S’il est disponible, inclure le DOI des articles cités.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="257C15E1" w14:textId="02AF5285" w:rsidR="00EF4A7F" w:rsidRPr="00A10508" w:rsidRDefault="00EF4A7F" w:rsidP="002225AE">
+      <w:pPr>
+        <w:pStyle w:val="Rfrences"/>
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A10508">
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Conclusion</w:t>
-[...573 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Artigue, M. (1984). </w:t>
       </w:r>
       <w:r w:rsidRPr="00A10508">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Contribution à l'étude de la reproductibilité des situations didactiques : Divers travaux de mathématiques et de didactiques des mathématiques</w:t>
       </w:r>
       <w:r w:rsidRPr="00A10508">
         <w:rPr>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> [thèse de doctorat, Université Paris VII, France]. TEL. </w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:history="1">
         <w:r w:rsidR="00021DA2" w:rsidRPr="00A10508">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:lang w:val="fr-CA"/>
           </w:rPr>
           <w:t>https://tel.archives-ouvertes.fr/tel-01250658/document</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00021DA2" w:rsidRPr="00A10508">
         <w:rPr>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2460326E" w14:textId="77777777" w:rsidR="00EF4A7F" w:rsidRPr="00A10508" w:rsidRDefault="00EF4A7F" w:rsidP="00167EED">
       <w:pPr>
         <w:pStyle w:val="Rfrences"/>
         <w:rPr>
           <w:highlight w:val="white"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A10508">
         <w:rPr>
           <w:highlight w:val="white"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
-        <w:t>Bednarz</w:t>
-[...23 lines deleted...]
-        <w:t>, S. Laurin et P. Provencher (</w:t>
+        <w:t>Bednarz, N. (2001). Une didactique des mathématiques tenant compte de la pratique des enseignants. Dans P. Jonnaert, S. Laurin et P. Provencher (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A10508">
         <w:rPr>
           <w:highlight w:val="white"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>dir</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A10508">
         <w:rPr>
           <w:highlight w:val="white"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">.), </w:t>
       </w:r>
       <w:r w:rsidRPr="00A10508">
         <w:rPr>
           <w:i/>
           <w:highlight w:val="white"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Les didactiques des disciplines. Un débat contemporain</w:t>
       </w:r>
       <w:r w:rsidRPr="00A10508">
         <w:rPr>
           <w:highlight w:val="white"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> (p. 57-80). Presses de l’Université du Québec. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="197B69B3" w14:textId="77777777" w:rsidR="00EF4A7F" w:rsidRPr="00A10508" w:rsidRDefault="00EF4A7F" w:rsidP="00E72005">
       <w:pPr>
         <w:pStyle w:val="Rfrences"/>
         <w:rPr>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A10508">
         <w:rPr>
           <w:highlight w:val="white"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">, N. (2007). Ancrage de la didactique des mathématiques au Québec : à la recherche de sens et de cohérence. </w:t>
+        <w:t xml:space="preserve">Bednarz, N. (2007). Ancrage de la didactique des mathématiques au Québec : à la recherche de sens et de cohérence. </w:t>
       </w:r>
       <w:r w:rsidRPr="00A10508">
         <w:rPr>
           <w:iCs/>
           <w:highlight w:val="white"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Dans</w:t>
       </w:r>
       <w:r w:rsidRPr="00A10508">
         <w:rPr>
           <w:highlight w:val="white"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> P. Marchand (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A10508">
         <w:rPr>
           <w:highlight w:val="white"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>dir</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
@@ -3617,144 +4026,348 @@
         <w:rPr>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A10508">
         <w:rPr>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">Proulx, J. (2013). </w:t>
       </w:r>
       <w:r w:rsidRPr="00A10508">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>De la didactique des mathématiques au Québec : Entretiens avec ses bâtisseurs.</w:t>
       </w:r>
       <w:r w:rsidRPr="00A10508">
         <w:rPr>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> Presses de l’Université du Québec.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="297B3124" w14:textId="187CC518" w:rsidR="002225AE" w:rsidRDefault="00EF4A7F" w:rsidP="00167EED">
+    <w:p w14:paraId="297B3124" w14:textId="58B0A488" w:rsidR="00C67A8E" w:rsidRDefault="00EF4A7F" w:rsidP="00167EED">
       <w:pPr>
         <w:pStyle w:val="Rfrences"/>
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A10508">
         <w:rPr>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">Université de Montréal. (2020). </w:t>
       </w:r>
       <w:r w:rsidRPr="00A10508">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Citer selon les normes de l’APA 7</w:t>
       </w:r>
       <w:r w:rsidRPr="00A10508">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidRPr="00A10508">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> édition</w:t>
       </w:r>
       <w:r w:rsidRPr="00A10508">
         <w:rPr>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:hyperlink r:id="rId14" w:history="1">
         <w:r w:rsidRPr="00A10508">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:lang w:val="fr-CA"/>
           </w:rPr>
           <w:t>https://bib.umontreal.ca/citer/styles-bibliographiques/apa</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:sectPr w:rsidR="002225AE" w:rsidSect="008716B9">
+    <w:p w14:paraId="50304D35" w14:textId="77777777" w:rsidR="00C67A8E" w:rsidRPr="00DB2693" w:rsidRDefault="00C67A8E" w:rsidP="005E2727">
+      <w:pPr>
+        <w:pStyle w:val="Annexenumro"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C05C1D">
+        <w:lastRenderedPageBreak/>
+        <w:t>Annexe</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 1. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="680ED639" w14:textId="5D0908CB" w:rsidR="00C67A8E" w:rsidRDefault="00C67A8E" w:rsidP="008E0976">
+      <w:pPr>
+        <w:pStyle w:val="Annexetitre"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Titre de l’annexe</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C7D8E2D" w14:textId="159B2C7F" w:rsidR="007E6F21" w:rsidRDefault="00894366" w:rsidP="005D11A3">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>Au besoin, une ou des an</w:t>
+      </w:r>
+      <w:r w:rsidR="00C67A8E">
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nexes </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">peuvent être intégrées après </w:t>
+      </w:r>
+      <w:r w:rsidR="005E2727">
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>l</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">es références. Les annexes </w:t>
+      </w:r>
+      <w:r w:rsidR="00C67A8E">
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>sont numérotées</w:t>
+      </w:r>
+      <w:r w:rsidR="0037040B">
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et </w:t>
+      </w:r>
+      <w:r w:rsidR="00C67A8E">
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>le style « </w:t>
+      </w:r>
+      <w:r w:rsidR="005E2727">
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>Annexe numéro </w:t>
+      </w:r>
+      <w:r w:rsidR="00C67A8E">
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">» </w:t>
+      </w:r>
+      <w:r w:rsidR="0037040B">
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">est utilisé </w:t>
+      </w:r>
+      <w:r w:rsidR="00C67A8E">
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>pour identifier</w:t>
+      </w:r>
+      <w:r w:rsidR="00B41047">
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C67A8E">
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">l’annexe. </w:t>
+      </w:r>
+      <w:r w:rsidR="0037040B">
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Le titre d’une annexe est indiqué sur la ligne suivante, en utilisant </w:t>
+      </w:r>
+      <w:r w:rsidR="00C67A8E">
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">le style </w:t>
+      </w:r>
+      <w:r w:rsidR="00C67A8E" w:rsidRPr="00A10508">
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>« </w:t>
+      </w:r>
+      <w:r w:rsidR="00C67A8E">
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>Annexe titre</w:t>
+      </w:r>
+      <w:r w:rsidR="00C67A8E" w:rsidRPr="00A10508">
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t> ».</w:t>
+      </w:r>
+      <w:r w:rsidR="00B41047">
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32388D52" w14:textId="3D58FA1A" w:rsidR="00B41047" w:rsidRPr="00C67A8E" w:rsidRDefault="00B41047" w:rsidP="00C67A8E">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>Les annexes doivent être courtes (maximum de 5 pages) et utilisée</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB19E2">
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> seulement si elles </w:t>
+      </w:r>
+      <w:r w:rsidR="00B0127D">
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>ajoutent de la clarté au propos</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE49A4">
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> du texte</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE49A4">
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Elles </w:t>
+      </w:r>
+      <w:r w:rsidR="007E6F21">
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">jouent un rôle de soutien </w:t>
+      </w:r>
+      <w:r w:rsidR="007E6F21" w:rsidRPr="007E6F21">
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>et ne doivent en aucun cas se substituer au texte principal, qui doit rester pleinement compréhensible de manière autonome.</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="00B41047" w:rsidRPr="00C67A8E" w:rsidSect="008716B9">
       <w:headerReference w:type="even" r:id="rId15"/>
       <w:headerReference w:type="default" r:id="rId16"/>
       <w:footerReference w:type="even" r:id="rId17"/>
       <w:footerReference w:type="default" r:id="rId18"/>
       <w:headerReference w:type="first" r:id="rId19"/>
       <w:footerReference w:type="first" r:id="rId20"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1797" w:bottom="1440" w:left="1797" w:header="709" w:footer="709" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="677A7F31" w14:textId="77777777" w:rsidR="0078098B" w:rsidRDefault="0078098B" w:rsidP="00167EED">
+    <w:p w14:paraId="6023E3EC" w14:textId="77777777" w:rsidR="00683664" w:rsidRDefault="00683664" w:rsidP="00167EED">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="616E7801" w14:textId="77777777" w:rsidR="0078098B" w:rsidRDefault="0078098B" w:rsidP="00167EED"/>
-    <w:p w14:paraId="65FEAC35" w14:textId="77777777" w:rsidR="0078098B" w:rsidRDefault="0078098B" w:rsidP="00167EED"/>
+    <w:p w14:paraId="5BEBC054" w14:textId="77777777" w:rsidR="00683664" w:rsidRDefault="00683664" w:rsidP="00167EED"/>
+    <w:p w14:paraId="7E3E506C" w14:textId="77777777" w:rsidR="00683664" w:rsidRDefault="00683664" w:rsidP="00167EED"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7754E282" w14:textId="77777777" w:rsidR="0078098B" w:rsidRDefault="0078098B" w:rsidP="00167EED">
+    <w:p w14:paraId="16F9BCAE" w14:textId="77777777" w:rsidR="00683664" w:rsidRDefault="00683664" w:rsidP="00167EED">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E827AC2" w14:textId="77777777" w:rsidR="0078098B" w:rsidRDefault="0078098B" w:rsidP="00167EED"/>
-    <w:p w14:paraId="3EAC1CC0" w14:textId="77777777" w:rsidR="0078098B" w:rsidRDefault="0078098B" w:rsidP="00167EED"/>
+    <w:p w14:paraId="05C81BE8" w14:textId="77777777" w:rsidR="00683664" w:rsidRDefault="00683664" w:rsidP="00167EED"/>
+    <w:p w14:paraId="68E34BB3" w14:textId="77777777" w:rsidR="00683664" w:rsidRDefault="00683664" w:rsidP="00167EED"/>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="4D48F874" w14:textId="77777777" w:rsidR="0078098B" w:rsidRDefault="0078098B">
+    <w:p w14:paraId="7E69A1F9" w14:textId="77777777" w:rsidR="00683664" w:rsidRDefault="00683664">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Avenir">
     <w:altName w:val="Calibri"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800000AF" w:usb1="5000204A" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009B" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -3808,51 +4421,51 @@
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="2882"/>
       <w:gridCol w:w="2882"/>
       <w:gridCol w:w="2882"/>
     </w:tblGrid>
     <w:tr w:rsidR="00C949EC" w14:paraId="2D7BC2B7" w14:textId="77777777" w:rsidTr="1B5D2F85">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2882" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="7AB24EFC" w14:textId="2A32D310" w:rsidR="00C949EC" w:rsidRDefault="00C949EC" w:rsidP="1B5D2F85">
           <w:pPr>
             <w:pStyle w:val="En-tte"/>
             <w:ind w:left="-115"/>
             <w:jc w:val="left"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
@@ -3867,51 +4480,51 @@
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2882" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="43BABA1B" w14:textId="461F0AD1" w:rsidR="00C949EC" w:rsidRDefault="00C949EC" w:rsidP="1B5D2F85">
           <w:pPr>
             <w:pStyle w:val="En-tte"/>
             <w:ind w:right="-115"/>
             <w:jc w:val="right"/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="68F24C0A" w14:textId="3BB0F9B7" w:rsidR="00C949EC" w:rsidRDefault="00C949EC" w:rsidP="1B5D2F85">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="2882"/>
       <w:gridCol w:w="2882"/>
       <w:gridCol w:w="2882"/>
     </w:tblGrid>
     <w:tr w:rsidR="00C949EC" w14:paraId="7B593771" w14:textId="77777777" w:rsidTr="1B5D2F85">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2882" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="58AECD88" w14:textId="144CA268" w:rsidR="00C949EC" w:rsidRDefault="00C949EC" w:rsidP="1B5D2F85">
           <w:pPr>
             <w:pStyle w:val="En-tte"/>
             <w:ind w:left="-115"/>
             <w:jc w:val="left"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
@@ -3926,144 +4539,165 @@
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2882" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="32183F6B" w14:textId="14C10B72" w:rsidR="00C949EC" w:rsidRDefault="00C949EC" w:rsidP="1B5D2F85">
           <w:pPr>
             <w:pStyle w:val="En-tte"/>
             <w:ind w:right="-115"/>
             <w:jc w:val="right"/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="3A152264" w14:textId="2A66F302" w:rsidR="00C949EC" w:rsidRDefault="00C949EC" w:rsidP="1B5D2F85">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-[...1 lines deleted...]
-    <w:r>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="197CA00A" w14:textId="3A2CC415" w:rsidR="00C949EC" w:rsidRDefault="00C949EC" w:rsidP="00167EED">
+    <w:r w:rsidRPr="0072575D">
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+      </w:rPr>
       <w:t xml:space="preserve">Revue </w:t>
     </w:r>
-    <w:r w:rsidRPr="005E4418">
+    <w:r w:rsidRPr="0072575D">
       <w:rPr>
+        <w:i/>
+        <w:iCs/>
         <w:color w:val="002163"/>
       </w:rPr>
       <w:t>québécoise</w:t>
     </w:r>
-    <w:r>
-[...8 lines deleted...]
-    <w:r w:rsidRPr="1B5D2F85">
+    <w:r w:rsidRPr="0072575D">
       <w:rPr>
         <w:i/>
         <w:iCs/>
       </w:rPr>
-      <w:t xml:space="preserve">vol </w:t>
+      <w:t xml:space="preserve"> de didactique des mathématiques,</w:t>
     </w:r>
-    <w:r w:rsidR="00C36B65">
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidR="00D96688">
       <w:rPr>
         <w:i/>
         <w:iCs/>
       </w:rPr>
       <w:t>x</w:t>
     </w:r>
+    <w:r w:rsidR="0072575D">
+      <w:t>(</w:t>
+    </w:r>
+    <w:r w:rsidR="00D96688">
+      <w:t>x</w:t>
+    </w:r>
+    <w:r w:rsidR="0072575D">
+      <w:t>)</w:t>
+    </w:r>
     <w:r>
       <w:t xml:space="preserve">, </w:t>
     </w:r>
+    <w:r w:rsidR="0072575D">
+      <w:t>20</w:t>
+    </w:r>
+    <w:r w:rsidR="00D96688">
+      <w:t>xx</w:t>
+    </w:r>
     <w:r w:rsidR="005F629E">
-      <w:t xml:space="preserve">no x, </w:t>
+      <w:t xml:space="preserve">, </w:t>
     </w:r>
     <w:r>
-      <w:t>p. 1-5.</w:t>
+      <w:t xml:space="preserve">p. </w:t>
+    </w:r>
+    <w:r w:rsidR="00D96688">
+      <w:t>x-x</w:t>
+    </w:r>
+    <w:r>
+      <w:t>.</w:t>
     </w:r>
     <w:r w:rsidR="00CF1BF5">
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00CF1BF5" w:rsidRPr="00CF1BF5">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:hyperlink r:id="rId1" w:history="1">
       <w:r w:rsidR="00CF1BF5" w:rsidRPr="00236A9D">
         <w:rPr>
           <w:rStyle w:val="Lienhypertexte"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>https://doi.org/</w:t>
       </w:r>
     </w:hyperlink>
     <w:r w:rsidR="00CF1BF5" w:rsidRPr="0006727F">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="577C531C" w14:textId="77777777" w:rsidR="0078098B" w:rsidRDefault="0078098B" w:rsidP="00167EED">
+    <w:p w14:paraId="47DDCCFE" w14:textId="77777777" w:rsidR="00683664" w:rsidRDefault="00683664" w:rsidP="00167EED">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="60E1D521" w14:textId="77777777" w:rsidR="0078098B" w:rsidRDefault="0078098B" w:rsidP="00167EED">
+    <w:p w14:paraId="6DDC2362" w14:textId="77777777" w:rsidR="00683664" w:rsidRDefault="00683664" w:rsidP="00167EED">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52BA3418" w14:textId="77777777" w:rsidR="0078098B" w:rsidRDefault="0078098B" w:rsidP="00167EED"/>
-    <w:p w14:paraId="4C6D6624" w14:textId="77777777" w:rsidR="0078098B" w:rsidRDefault="0078098B" w:rsidP="00167EED"/>
+    <w:p w14:paraId="31465B0B" w14:textId="77777777" w:rsidR="00683664" w:rsidRDefault="00683664" w:rsidP="00167EED"/>
+    <w:p w14:paraId="731F72F6" w14:textId="77777777" w:rsidR="00683664" w:rsidRDefault="00683664" w:rsidP="00167EED"/>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="097C1F6A" w14:textId="77777777" w:rsidR="0078098B" w:rsidRDefault="0078098B">
+    <w:p w14:paraId="0767D1B9" w14:textId="77777777" w:rsidR="00683664" w:rsidRDefault="00683664">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
     <w:p w14:paraId="6C2DD96A" w14:textId="31D19F82" w:rsidR="00B31AB1" w:rsidRPr="003252D9" w:rsidRDefault="00B31AB1" w:rsidP="00EC3FAA">
       <w:pPr>
         <w:pStyle w:val="Notebaspage"/>
         <w:rPr>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003252D9">
         <w:rPr>
           <w:rStyle w:val="Appelnotedebasdep"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="003252D9">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00EC3FAA">
         <w:tab/>
       </w:r>
@@ -4094,124 +4728,124 @@
       </w:r>
       <w:r w:rsidRPr="00D63064">
         <w:t xml:space="preserve">Écrire la citation </w:t>
       </w:r>
       <w:r w:rsidRPr="005A0511">
         <w:t>dans sa langue originale ici Écrire la citation dans sa langue originale ici Écrire la citation dans sa langue originale ici Écrire la citation dans sa langue originale ici Écrire la citation dans sa langue originale ici (</w:t>
       </w:r>
       <w:r w:rsidR="00DF10B2">
         <w:t>Personne a</w:t>
       </w:r>
       <w:r w:rsidRPr="005A0511">
         <w:t>uteur</w:t>
       </w:r>
       <w:r w:rsidR="00DF10B2">
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidRPr="005A0511">
         <w:t>, Année, p. x).</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="512C8E8D" w14:textId="469E66BF" w:rsidR="00C949EC" w:rsidRDefault="00C949EC" w:rsidP="00167EED">
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText>PAGE</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="3565AA17" w14:textId="77777777" w:rsidR="00C949EC" w:rsidRDefault="00C949EC" w:rsidP="00167EED">
     <w:r>
       <w:t xml:space="preserve">Revue </w:t>
     </w:r>
     <w:r w:rsidRPr="005E4418">
       <w:rPr>
         <w:color w:val="002163"/>
       </w:rPr>
       <w:t>québécoise</w:t>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> de didactique des mathématiques</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="183AF94B" w14:textId="77777777" w:rsidR="00C949EC" w:rsidRDefault="00C949EC" w:rsidP="00167EED"/>
   <w:p w14:paraId="35878174" w14:textId="77777777" w:rsidR="00C949EC" w:rsidRDefault="00C949EC" w:rsidP="00167EED"/>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="583E34A3" w14:textId="102E3EB3" w:rsidR="00C949EC" w:rsidRDefault="00C949EC" w:rsidP="00167EED">
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText>PAGE</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>5</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="65762A01" w14:textId="77777777" w:rsidR="00C949EC" w:rsidRDefault="00C949EC" w:rsidP="00167EED">
     <w:r>
       <w:t>Titre abrégé de l’article</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="01364B93" w14:textId="77777777" w:rsidR="00C949EC" w:rsidRDefault="00C949EC" w:rsidP="00167EED"/>
   <w:p w14:paraId="6AF10224" w14:textId="77777777" w:rsidR="00C949EC" w:rsidRDefault="00C949EC" w:rsidP="00167EED"/>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="59D796C2" w14:textId="2E0F242B" w:rsidR="00C949EC" w:rsidRDefault="00C949EC" w:rsidP="00167EED">
     <w:pPr>
       <w:pStyle w:val="En-tte"/>
     </w:pPr>
     <w:bookmarkStart w:id="0" w:name="_gjdgxs" w:colFirst="0" w:colLast="0"/>
     <w:bookmarkEnd w:id="0"/>
     <w:r w:rsidRPr="00156F5D">
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="fr-CA"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="695A97D3" wp14:editId="581FA93A">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="margin">
             <wp:align>right</wp:align>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>2540</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="933450" cy="933450"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapTopAndBottom/>
           <wp:docPr id="2" name="Image 2"/>
           <wp:cNvGraphicFramePr>
@@ -4234,51 +4868,51 @@
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="933450" cy="933450"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="08751D3E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="38DEF300"/>
     <w:lvl w:ilvl="0" w:tplc="0C0C000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -4840,51 +5474,51 @@
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="420163A3"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="ECD067C8"/>
+    <w:tmpl w:val="FFE0BBD4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="DcalNiv1"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="DcalNiv2"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
@@ -4953,50 +5587,248 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="46736493"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B322B5E0"/>
+    <w:lvl w:ilvl="0" w:tplc="F192FB8C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="DcalNiv1nombres"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1077" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C0C0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1797" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C0C001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2517" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C0C000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3237" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C0C0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3957" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C0C001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4677" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C0C000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5397" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C0C0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6117" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C0C001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6837" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="633C39B9"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="796CB280"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="DcalNiv2nombres"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="722E0FD0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3216F4DA"/>
     <w:lvl w:ilvl="0" w:tplc="2404273A">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Avenir" w:hAnsi="Book Antiqua" w:cs="Avenir" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -5146,58 +5978,64 @@
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1847287497">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="7218775">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="2072800631">
     <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="981695924">
+    <w:abstractNumId w:val="8"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="96"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -5211,421 +6049,474 @@
     <w:rsid w:val="00021DA2"/>
     <w:rsid w:val="00037188"/>
     <w:rsid w:val="00054E72"/>
     <w:rsid w:val="000670ED"/>
     <w:rsid w:val="000940FF"/>
     <w:rsid w:val="000A35AF"/>
     <w:rsid w:val="000B2B7D"/>
     <w:rsid w:val="000B45AF"/>
     <w:rsid w:val="000C248B"/>
     <w:rsid w:val="000C3BE3"/>
     <w:rsid w:val="000C6094"/>
     <w:rsid w:val="000C7D86"/>
     <w:rsid w:val="000D0F08"/>
     <w:rsid w:val="000D2407"/>
     <w:rsid w:val="000E3DD1"/>
     <w:rsid w:val="000F02FC"/>
     <w:rsid w:val="000F6602"/>
     <w:rsid w:val="00101B41"/>
     <w:rsid w:val="0012040E"/>
     <w:rsid w:val="00120651"/>
     <w:rsid w:val="001224A0"/>
     <w:rsid w:val="00127266"/>
     <w:rsid w:val="00130A4C"/>
     <w:rsid w:val="001452DE"/>
     <w:rsid w:val="00147646"/>
+    <w:rsid w:val="00152059"/>
     <w:rsid w:val="00156F5D"/>
     <w:rsid w:val="001645A7"/>
     <w:rsid w:val="00167EED"/>
     <w:rsid w:val="00173DEA"/>
     <w:rsid w:val="00177F5B"/>
     <w:rsid w:val="00194267"/>
     <w:rsid w:val="00195AC8"/>
     <w:rsid w:val="001A059E"/>
     <w:rsid w:val="001A4E81"/>
     <w:rsid w:val="001C7E80"/>
     <w:rsid w:val="001D24C6"/>
     <w:rsid w:val="001D4A22"/>
     <w:rsid w:val="001E5073"/>
     <w:rsid w:val="001E79BA"/>
     <w:rsid w:val="001F3FE6"/>
     <w:rsid w:val="00200962"/>
+    <w:rsid w:val="002060C7"/>
     <w:rsid w:val="00206CF7"/>
     <w:rsid w:val="00207D51"/>
     <w:rsid w:val="00212D41"/>
+    <w:rsid w:val="002168C2"/>
     <w:rsid w:val="002204CD"/>
     <w:rsid w:val="002225AE"/>
     <w:rsid w:val="00222EC9"/>
     <w:rsid w:val="00224169"/>
     <w:rsid w:val="00231914"/>
+    <w:rsid w:val="00235EFF"/>
     <w:rsid w:val="0023787E"/>
     <w:rsid w:val="0024182C"/>
     <w:rsid w:val="0024202A"/>
     <w:rsid w:val="00244CA3"/>
     <w:rsid w:val="002627D0"/>
     <w:rsid w:val="0026511D"/>
     <w:rsid w:val="00274237"/>
     <w:rsid w:val="0027789A"/>
     <w:rsid w:val="002830D7"/>
+    <w:rsid w:val="00285997"/>
     <w:rsid w:val="00287F19"/>
     <w:rsid w:val="00293636"/>
     <w:rsid w:val="0029713A"/>
+    <w:rsid w:val="002A1CF9"/>
     <w:rsid w:val="002A37B2"/>
     <w:rsid w:val="002B253E"/>
     <w:rsid w:val="002B3FD3"/>
+    <w:rsid w:val="002C2BE9"/>
     <w:rsid w:val="002C46D3"/>
     <w:rsid w:val="002D7886"/>
     <w:rsid w:val="0030065F"/>
     <w:rsid w:val="00303ADF"/>
     <w:rsid w:val="00307755"/>
     <w:rsid w:val="00311F4F"/>
     <w:rsid w:val="003219DD"/>
     <w:rsid w:val="00322CA3"/>
     <w:rsid w:val="00323880"/>
     <w:rsid w:val="003252D9"/>
     <w:rsid w:val="00325B82"/>
     <w:rsid w:val="00325C17"/>
     <w:rsid w:val="003275F4"/>
     <w:rsid w:val="003312EE"/>
     <w:rsid w:val="003404BE"/>
     <w:rsid w:val="00343D26"/>
     <w:rsid w:val="00346619"/>
     <w:rsid w:val="003502B5"/>
     <w:rsid w:val="00350571"/>
     <w:rsid w:val="003511C1"/>
     <w:rsid w:val="00354373"/>
     <w:rsid w:val="00354593"/>
+    <w:rsid w:val="00362134"/>
+    <w:rsid w:val="0037040B"/>
     <w:rsid w:val="0038016F"/>
     <w:rsid w:val="003821C7"/>
     <w:rsid w:val="00387286"/>
     <w:rsid w:val="003A44B4"/>
     <w:rsid w:val="003B5EB4"/>
     <w:rsid w:val="003C505C"/>
+    <w:rsid w:val="003F05FC"/>
     <w:rsid w:val="004011D0"/>
     <w:rsid w:val="00402B6B"/>
     <w:rsid w:val="004103AA"/>
     <w:rsid w:val="00413F21"/>
     <w:rsid w:val="00415C22"/>
     <w:rsid w:val="00417DBB"/>
     <w:rsid w:val="004203EC"/>
     <w:rsid w:val="00430317"/>
     <w:rsid w:val="00434B92"/>
     <w:rsid w:val="004429E3"/>
     <w:rsid w:val="00442FEC"/>
     <w:rsid w:val="004464C5"/>
     <w:rsid w:val="00461CBB"/>
     <w:rsid w:val="0046307B"/>
     <w:rsid w:val="004715F4"/>
     <w:rsid w:val="00471E0F"/>
     <w:rsid w:val="00473245"/>
+    <w:rsid w:val="00473907"/>
+    <w:rsid w:val="004757AC"/>
+    <w:rsid w:val="004821E8"/>
     <w:rsid w:val="00493195"/>
     <w:rsid w:val="004A02A6"/>
     <w:rsid w:val="004B1941"/>
     <w:rsid w:val="004B1F80"/>
     <w:rsid w:val="004B4873"/>
     <w:rsid w:val="004D6C14"/>
     <w:rsid w:val="004E739B"/>
     <w:rsid w:val="004E73D7"/>
     <w:rsid w:val="004F40D7"/>
     <w:rsid w:val="004F6622"/>
     <w:rsid w:val="00512AE7"/>
     <w:rsid w:val="0051452C"/>
     <w:rsid w:val="0051785B"/>
     <w:rsid w:val="00541272"/>
     <w:rsid w:val="00541EB4"/>
     <w:rsid w:val="00542744"/>
     <w:rsid w:val="0055269F"/>
+    <w:rsid w:val="0055697F"/>
     <w:rsid w:val="005668EC"/>
     <w:rsid w:val="00566DBD"/>
     <w:rsid w:val="00567912"/>
     <w:rsid w:val="00575672"/>
     <w:rsid w:val="00581DDF"/>
     <w:rsid w:val="0059076C"/>
     <w:rsid w:val="00590D7D"/>
     <w:rsid w:val="005A0511"/>
+    <w:rsid w:val="005A32FD"/>
     <w:rsid w:val="005B0273"/>
     <w:rsid w:val="005C10A6"/>
     <w:rsid w:val="005C366F"/>
+    <w:rsid w:val="005D11A3"/>
     <w:rsid w:val="005D6BB8"/>
+    <w:rsid w:val="005E2727"/>
     <w:rsid w:val="005E4418"/>
     <w:rsid w:val="005F391C"/>
     <w:rsid w:val="005F573C"/>
     <w:rsid w:val="005F629E"/>
     <w:rsid w:val="005F7867"/>
     <w:rsid w:val="00606D0B"/>
     <w:rsid w:val="0061059C"/>
     <w:rsid w:val="00617169"/>
     <w:rsid w:val="0062432F"/>
     <w:rsid w:val="006329D9"/>
     <w:rsid w:val="0063471F"/>
+    <w:rsid w:val="006357C6"/>
     <w:rsid w:val="00640444"/>
     <w:rsid w:val="0064213B"/>
     <w:rsid w:val="00646FE3"/>
     <w:rsid w:val="00647275"/>
     <w:rsid w:val="00650842"/>
     <w:rsid w:val="00651010"/>
     <w:rsid w:val="006535D2"/>
     <w:rsid w:val="006627BF"/>
+    <w:rsid w:val="00664449"/>
     <w:rsid w:val="006724D7"/>
     <w:rsid w:val="00673F43"/>
     <w:rsid w:val="00680F98"/>
     <w:rsid w:val="0068285B"/>
+    <w:rsid w:val="00683664"/>
     <w:rsid w:val="00684E81"/>
     <w:rsid w:val="00686832"/>
     <w:rsid w:val="00692DEA"/>
     <w:rsid w:val="006A47AF"/>
     <w:rsid w:val="006A5EC0"/>
     <w:rsid w:val="006B0E3D"/>
     <w:rsid w:val="006B2A69"/>
     <w:rsid w:val="006B54B4"/>
     <w:rsid w:val="006C1AE3"/>
     <w:rsid w:val="006C2206"/>
+    <w:rsid w:val="006C4805"/>
     <w:rsid w:val="006D0811"/>
     <w:rsid w:val="006D55CA"/>
     <w:rsid w:val="006F4617"/>
     <w:rsid w:val="006F6A1D"/>
     <w:rsid w:val="00711C87"/>
+    <w:rsid w:val="00712C8D"/>
     <w:rsid w:val="00713BFF"/>
+    <w:rsid w:val="00717043"/>
     <w:rsid w:val="0072120E"/>
     <w:rsid w:val="00722420"/>
+    <w:rsid w:val="0072575D"/>
     <w:rsid w:val="007413AC"/>
     <w:rsid w:val="00747DBC"/>
     <w:rsid w:val="007532B7"/>
     <w:rsid w:val="007563A4"/>
     <w:rsid w:val="00762C19"/>
     <w:rsid w:val="00771D9E"/>
     <w:rsid w:val="007728D5"/>
     <w:rsid w:val="0078098B"/>
     <w:rsid w:val="00792B83"/>
     <w:rsid w:val="00794384"/>
     <w:rsid w:val="007959D1"/>
     <w:rsid w:val="007A62A3"/>
     <w:rsid w:val="007B28D4"/>
     <w:rsid w:val="007E3520"/>
+    <w:rsid w:val="007E6F21"/>
     <w:rsid w:val="007F4E54"/>
     <w:rsid w:val="007F66D2"/>
     <w:rsid w:val="00807BFC"/>
     <w:rsid w:val="00813B0B"/>
     <w:rsid w:val="008366B1"/>
     <w:rsid w:val="00846CA1"/>
     <w:rsid w:val="00850B0D"/>
     <w:rsid w:val="0085700A"/>
     <w:rsid w:val="00860DD3"/>
     <w:rsid w:val="0086319F"/>
     <w:rsid w:val="00863382"/>
     <w:rsid w:val="008712A7"/>
     <w:rsid w:val="008716B9"/>
     <w:rsid w:val="00872C69"/>
     <w:rsid w:val="00873B3C"/>
     <w:rsid w:val="008747B0"/>
     <w:rsid w:val="00875499"/>
     <w:rsid w:val="00876C9F"/>
+    <w:rsid w:val="00881108"/>
     <w:rsid w:val="00886A8A"/>
     <w:rsid w:val="0089110A"/>
     <w:rsid w:val="0089215B"/>
+    <w:rsid w:val="00894366"/>
     <w:rsid w:val="00894D1C"/>
     <w:rsid w:val="00894F3F"/>
+    <w:rsid w:val="008963FB"/>
     <w:rsid w:val="008A636B"/>
     <w:rsid w:val="008B0482"/>
     <w:rsid w:val="008B090C"/>
     <w:rsid w:val="008B6008"/>
     <w:rsid w:val="008C274B"/>
     <w:rsid w:val="008D2F2B"/>
     <w:rsid w:val="008D5764"/>
     <w:rsid w:val="008D5C81"/>
+    <w:rsid w:val="008E0976"/>
+    <w:rsid w:val="008E6F6A"/>
     <w:rsid w:val="008E7343"/>
+    <w:rsid w:val="008F552A"/>
     <w:rsid w:val="00902232"/>
+    <w:rsid w:val="009023D7"/>
     <w:rsid w:val="00902C30"/>
     <w:rsid w:val="00911506"/>
     <w:rsid w:val="00912233"/>
+    <w:rsid w:val="0091796F"/>
     <w:rsid w:val="009345D9"/>
     <w:rsid w:val="0093733D"/>
     <w:rsid w:val="00945B90"/>
     <w:rsid w:val="0095166F"/>
     <w:rsid w:val="00961478"/>
     <w:rsid w:val="00971C7C"/>
     <w:rsid w:val="00977F72"/>
     <w:rsid w:val="00986590"/>
     <w:rsid w:val="0099078C"/>
     <w:rsid w:val="00992822"/>
     <w:rsid w:val="00992EDE"/>
     <w:rsid w:val="00994108"/>
     <w:rsid w:val="009A589F"/>
     <w:rsid w:val="009B1DB9"/>
     <w:rsid w:val="009B4A7D"/>
     <w:rsid w:val="009C1C19"/>
     <w:rsid w:val="009C1C6F"/>
     <w:rsid w:val="009C285B"/>
     <w:rsid w:val="009C6E19"/>
     <w:rsid w:val="009D5F47"/>
     <w:rsid w:val="009D74AD"/>
     <w:rsid w:val="009D7970"/>
     <w:rsid w:val="009E1429"/>
     <w:rsid w:val="009E60BE"/>
     <w:rsid w:val="009F2AAA"/>
     <w:rsid w:val="009F32CD"/>
     <w:rsid w:val="009F70EE"/>
     <w:rsid w:val="00A00847"/>
     <w:rsid w:val="00A07A2D"/>
     <w:rsid w:val="00A10508"/>
     <w:rsid w:val="00A10ACA"/>
     <w:rsid w:val="00A1127E"/>
     <w:rsid w:val="00A11F13"/>
+    <w:rsid w:val="00A1564C"/>
     <w:rsid w:val="00A1692A"/>
     <w:rsid w:val="00A237B5"/>
     <w:rsid w:val="00A25BD9"/>
     <w:rsid w:val="00A26A81"/>
     <w:rsid w:val="00A30F10"/>
     <w:rsid w:val="00A35CF0"/>
     <w:rsid w:val="00A735F1"/>
     <w:rsid w:val="00A80E08"/>
     <w:rsid w:val="00AA1850"/>
+    <w:rsid w:val="00AC6A39"/>
     <w:rsid w:val="00AD41D9"/>
     <w:rsid w:val="00AE0F75"/>
     <w:rsid w:val="00AE4028"/>
     <w:rsid w:val="00AE6EEB"/>
     <w:rsid w:val="00AE7143"/>
     <w:rsid w:val="00AE78A3"/>
     <w:rsid w:val="00AF2CBE"/>
     <w:rsid w:val="00AF702F"/>
+    <w:rsid w:val="00B0127D"/>
     <w:rsid w:val="00B07CDF"/>
     <w:rsid w:val="00B14ECF"/>
     <w:rsid w:val="00B168B0"/>
     <w:rsid w:val="00B2484D"/>
     <w:rsid w:val="00B31AB1"/>
     <w:rsid w:val="00B31BA3"/>
     <w:rsid w:val="00B328F2"/>
+    <w:rsid w:val="00B41047"/>
     <w:rsid w:val="00B61CFB"/>
     <w:rsid w:val="00B81E35"/>
     <w:rsid w:val="00B92BBA"/>
     <w:rsid w:val="00BA1648"/>
     <w:rsid w:val="00BA20E4"/>
     <w:rsid w:val="00BA225A"/>
     <w:rsid w:val="00BA5E65"/>
+    <w:rsid w:val="00BB19E2"/>
     <w:rsid w:val="00BB2E64"/>
     <w:rsid w:val="00BB69E7"/>
     <w:rsid w:val="00BB7A0E"/>
     <w:rsid w:val="00BC0943"/>
     <w:rsid w:val="00BC0E69"/>
     <w:rsid w:val="00BC417E"/>
     <w:rsid w:val="00BD1941"/>
     <w:rsid w:val="00BE240A"/>
+    <w:rsid w:val="00BE2B5F"/>
     <w:rsid w:val="00BE46E8"/>
     <w:rsid w:val="00BE47F1"/>
+    <w:rsid w:val="00BE49A4"/>
     <w:rsid w:val="00BE6A08"/>
+    <w:rsid w:val="00C035D3"/>
     <w:rsid w:val="00C10295"/>
     <w:rsid w:val="00C324A4"/>
     <w:rsid w:val="00C36B65"/>
     <w:rsid w:val="00C40636"/>
     <w:rsid w:val="00C44158"/>
     <w:rsid w:val="00C45510"/>
     <w:rsid w:val="00C4699C"/>
     <w:rsid w:val="00C4770F"/>
     <w:rsid w:val="00C62CA3"/>
     <w:rsid w:val="00C63E85"/>
     <w:rsid w:val="00C659EF"/>
     <w:rsid w:val="00C668DF"/>
+    <w:rsid w:val="00C67A8E"/>
     <w:rsid w:val="00C742E6"/>
     <w:rsid w:val="00C82382"/>
     <w:rsid w:val="00C87F8F"/>
     <w:rsid w:val="00C949EC"/>
     <w:rsid w:val="00CA45BC"/>
     <w:rsid w:val="00CA62BE"/>
+    <w:rsid w:val="00CC2966"/>
     <w:rsid w:val="00CC66DD"/>
     <w:rsid w:val="00CC7381"/>
     <w:rsid w:val="00CD720C"/>
     <w:rsid w:val="00CD74C1"/>
     <w:rsid w:val="00CE4960"/>
     <w:rsid w:val="00CE4AB5"/>
     <w:rsid w:val="00CE610B"/>
     <w:rsid w:val="00CE726D"/>
     <w:rsid w:val="00CF1BF5"/>
     <w:rsid w:val="00CF2697"/>
     <w:rsid w:val="00D0381D"/>
     <w:rsid w:val="00D12B46"/>
     <w:rsid w:val="00D1595B"/>
     <w:rsid w:val="00D218E2"/>
     <w:rsid w:val="00D31F20"/>
     <w:rsid w:val="00D421B2"/>
     <w:rsid w:val="00D44127"/>
     <w:rsid w:val="00D62F7F"/>
     <w:rsid w:val="00D63064"/>
     <w:rsid w:val="00D655C0"/>
     <w:rsid w:val="00D75281"/>
     <w:rsid w:val="00D83AD7"/>
     <w:rsid w:val="00D900B3"/>
     <w:rsid w:val="00D915AE"/>
+    <w:rsid w:val="00D96688"/>
+    <w:rsid w:val="00DA73D0"/>
+    <w:rsid w:val="00DB71F6"/>
+    <w:rsid w:val="00DC2DBC"/>
+    <w:rsid w:val="00DC5CDE"/>
     <w:rsid w:val="00DD30AB"/>
     <w:rsid w:val="00DF10B2"/>
+    <w:rsid w:val="00DF4246"/>
     <w:rsid w:val="00DF590F"/>
     <w:rsid w:val="00DF6968"/>
     <w:rsid w:val="00DF773D"/>
     <w:rsid w:val="00E010CB"/>
     <w:rsid w:val="00E31180"/>
     <w:rsid w:val="00E31AB1"/>
+    <w:rsid w:val="00E35297"/>
     <w:rsid w:val="00E43277"/>
     <w:rsid w:val="00E44144"/>
     <w:rsid w:val="00E45151"/>
     <w:rsid w:val="00E4657C"/>
     <w:rsid w:val="00E475BF"/>
     <w:rsid w:val="00E511DC"/>
     <w:rsid w:val="00E525AD"/>
     <w:rsid w:val="00E54002"/>
     <w:rsid w:val="00E562DF"/>
     <w:rsid w:val="00E60921"/>
     <w:rsid w:val="00E618D4"/>
     <w:rsid w:val="00E72005"/>
     <w:rsid w:val="00E920D9"/>
     <w:rsid w:val="00E9518B"/>
     <w:rsid w:val="00EB07F4"/>
     <w:rsid w:val="00EC3FAA"/>
     <w:rsid w:val="00EC6A50"/>
+    <w:rsid w:val="00EC6C8F"/>
     <w:rsid w:val="00EC7EED"/>
     <w:rsid w:val="00ED5D28"/>
     <w:rsid w:val="00EE070C"/>
     <w:rsid w:val="00EF07FD"/>
     <w:rsid w:val="00EF095A"/>
     <w:rsid w:val="00EF1BA2"/>
     <w:rsid w:val="00EF4A7F"/>
     <w:rsid w:val="00EF5B1C"/>
     <w:rsid w:val="00F04F21"/>
     <w:rsid w:val="00F05772"/>
     <w:rsid w:val="00F12CCD"/>
     <w:rsid w:val="00F256BA"/>
     <w:rsid w:val="00F2704E"/>
+    <w:rsid w:val="00F32802"/>
     <w:rsid w:val="00F33C10"/>
     <w:rsid w:val="00F36941"/>
     <w:rsid w:val="00F41A64"/>
     <w:rsid w:val="00F451EA"/>
     <w:rsid w:val="00F51940"/>
     <w:rsid w:val="00F52501"/>
     <w:rsid w:val="00F52F96"/>
     <w:rsid w:val="00F537BB"/>
     <w:rsid w:val="00F53A6A"/>
     <w:rsid w:val="00F55E52"/>
     <w:rsid w:val="00F649C4"/>
     <w:rsid w:val="00F756CF"/>
+    <w:rsid w:val="00F830F0"/>
     <w:rsid w:val="00F9591A"/>
     <w:rsid w:val="00F96327"/>
     <w:rsid w:val="00FA3126"/>
     <w:rsid w:val="00FB1D6B"/>
     <w:rsid w:val="00FB4A21"/>
     <w:rsid w:val="00FB4C0A"/>
     <w:rsid w:val="00FB4C7A"/>
     <w:rsid w:val="00FC10FF"/>
     <w:rsid w:val="00FF6633"/>
     <w:rsid w:val="1B5D2F85"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-CA"/>
@@ -6029,68 +6920,70 @@
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00167EED"/>
     <w:rPr>
       <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:link w:val="Titre1Car"/>
     <w:qFormat/>
     <w:rsid w:val="00617169"/>
     <w:pPr>
       <w:keepNext/>
       <w:ind w:left="567" w:hanging="567"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
       <w:lang w:val="fr-CA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:link w:val="Titre2Car"/>
     <w:qFormat/>
     <w:rsid w:val="00617169"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:ind w:left="567" w:hanging="567"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:color w:val="000000"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
       <w:lang w:val="fr-CA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="000C248B"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
@@ -6908,50 +7801,147 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rvision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="009F70EE"/>
     <w:pPr>
       <w:spacing w:after="0"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Figure">
     <w:name w:val="Figure"/>
     <w:basedOn w:val="FigTitre"/>
     <w:qFormat/>
     <w:rsid w:val="004B1941"/>
     <w:rPr>
       <w:noProof/>
       <w:lang w:val="fr-CA"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="DcalNiv1nombres">
+    <w:name w:val="Décal_Niv1 (nombres)"/>
+    <w:basedOn w:val="DcalNiv1"/>
+    <w:link w:val="DcalNiv1nombresCar"/>
+    <w:qFormat/>
+    <w:rsid w:val="00EC6C8F"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="11"/>
+      </w:numPr>
+      <w:ind w:left="714" w:hanging="357"/>
+    </w:pPr>
+    <w:rPr>
+      <w:lang w:val="fr-CA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DcalNiv1nombresCar">
+    <w:name w:val="Décal_Niv1 (nombres) Car"/>
+    <w:basedOn w:val="DcalNiv1Car"/>
+    <w:link w:val="DcalNiv1nombres"/>
+    <w:rsid w:val="00EC6C8F"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
+      <w:lang w:val="fr-CA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="DcalNiv2nombres">
+    <w:name w:val="Décal_Niv2 (nombres)"/>
+    <w:basedOn w:val="DcalNiv1"/>
+    <w:link w:val="DcalNiv2nombresCar"/>
+    <w:qFormat/>
+    <w:rsid w:val="00EC6C8F"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="12"/>
+      </w:numPr>
+      <w:ind w:left="1434" w:hanging="357"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DcalNiv2nombresCar">
+    <w:name w:val="Décal_Niv2 (nombres) Car"/>
+    <w:basedOn w:val="DcalNiv1Car"/>
+    <w:link w:val="DcalNiv2nombres"/>
+    <w:rsid w:val="00EC6C8F"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Titre1Car">
+    <w:name w:val="Titre 1 Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Titre1"/>
+    <w:rsid w:val="00C67A8E"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
+      <w:b/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w:lang w:val="fr-CA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Titre2Car">
+    <w:name w:val="Titre 2 Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Titre2"/>
+    <w:rsid w:val="00C67A8E"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
+      <w:b/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+      <w:lang w:val="fr-CA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Annexetitre">
+    <w:name w:val="Annexe titre"/>
+    <w:basedOn w:val="Titre2"/>
+    <w:qFormat/>
+    <w:rsid w:val="008E0976"/>
+    <w:pPr>
+      <w:ind w:left="0" w:firstLine="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:spacing w:val="-2"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Annexenumro">
+    <w:name w:val="Annexe numéro"/>
+    <w:basedOn w:val="Titre1"/>
+    <w:next w:val="Annexetitre"/>
+    <w:qFormat/>
+    <w:rsid w:val="005E2727"/>
+    <w:pPr>
+      <w:pageBreakBefore/>
+    </w:pPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="46808553">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1035695077">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
@@ -7309,70 +8299,70 @@
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F5B6FE41-7C70-433C-9E75-06209E5E659D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>7</Pages>
-[...1 lines deleted...]
-  <Characters>11426</Characters>
+  <Pages>8</Pages>
+  <Words>2255</Words>
+  <Characters>12404</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>181</Lines>
-  <Paragraphs>26</Paragraphs>
+  <Lines>103</Lines>
+  <Paragraphs>29</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Université Laval - FSE</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>13393</CharactersWithSpaces>
+  <CharactersWithSpaces>14630</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator>Marianne.Homier@USherbrooke.ca</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>